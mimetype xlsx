--- v0 (2026-03-13)
+++ v1 (2026-05-30)
@@ -47,252 +47,252 @@
   <si>
     <t>Partes</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Arquivos CSV</t>
   </si>
   <si>
     <t>Arquivos ODS</t>
   </si>
   <si>
     <t>Arquivos PDF</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
     <t>edit_node</t>
   </si>
   <si>
     <t>JFES</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-02.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-02.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-04csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-04.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-04.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.pdf</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2022.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2022.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2022.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2021.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2021.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2021.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2020.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2020.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2017.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2017.pdf</t>
   </si>
   <si>
     <t>TRF2</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-02.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-02.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-04.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-04.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-04.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.pdf</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2022.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2022.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2022.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2021.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2021.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2021.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.pdf</t>
   </si>
   <si>
     <t>JFRJ</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-02.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-02.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-04.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-04.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-04.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.pdf</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2022.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2022.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2022.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2021.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2021.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2021.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2020.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2020.ods</t>
   </si>