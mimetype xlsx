--- v1 (2026-05-30)
+++ v2 (2026-07-22)
@@ -47,57 +47,57 @@
   <si>
     <t>Partes</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Arquivos CSV</t>
   </si>
   <si>
     <t>Arquivos ODS</t>
   </si>
   <si>
     <t>Arquivos PDF</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
     <t>edit_node</t>
   </si>
   <si>
     <t>JFES</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-04csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-04.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-06.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-06.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-06.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.ods</t>
   </si>
@@ -131,57 +131,57 @@
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2017.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2017.pdf</t>
   </si>
   <si>
     <t>TRF2</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-04.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-04.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-06.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-06.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-06.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.ods</t>
   </si>
@@ -215,57 +215,57 @@
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.pdf</t>
   </si>
   <si>
     <t>JFRJ</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-04.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-04.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-06.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-06.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-06.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.ods</t>
   </si>