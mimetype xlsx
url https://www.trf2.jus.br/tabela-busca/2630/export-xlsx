--- v2 (2026-07-22)
+++ v3 (2026-09-15)
@@ -47,57 +47,57 @@
   <si>
     <t>Partes</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Arquivos CSV</t>
   </si>
   <si>
     <t>Arquivos ODS</t>
   </si>
   <si>
     <t>Arquivos PDF</t>
   </si>
   <si>
     <t>Texto</t>
   </si>
   <si>
     <t>edit_node</t>
   </si>
   <si>
     <t>JFES</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-06.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-06.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-08.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-08.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-08.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.ods</t>
   </si>
@@ -131,57 +131,57 @@
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2017.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2017.pdf</t>
   </si>
   <si>
     <t>TRF2</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-06.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-06.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-08.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-08.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-08.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.ods</t>
   </si>
@@ -215,57 +215,57 @@
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.pdf</t>
   </si>
   <si>
     <t>JFRJ</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-06.csv</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-06.pdf</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-08.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-08.ods</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-08.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.ods</t>
   </si>