--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -44,252 +44,252 @@
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Partes</t>
   </si>
   <si>
     <t>Arquivos PDF</t>
   </si>
   <si>
     <t>Arquivos CSV</t>
   </si>
   <si>
     <t>Arquivos ODS</t>
   </si>
   <si>
     <t>body</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>TRF2</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2026.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2026.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-03.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-03.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/2026/valores-pagos-as-contratadas-trf2-2026-03.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-as-contratadas-trf2-2024.ods</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2023-v2.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2022.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2022.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2022.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2021.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2021.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2021.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2020.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/trf2/valores-pagos-contratadas-trf2-2017.ods</t>
   </si>
   <si>
     <t>JFRJ</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2026.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2026.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-03.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-03.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/2026/valores-pagos-as-contratadas-sjrj-2026-03.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-as-contratadas-sjrj-2024.ods</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2023-v2.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2022.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2022.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2022.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2021.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2021.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2021.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2020.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2020.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2019.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2019.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2018.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2018.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2017.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjrj/valores-pagos-contratadas-sjrj-2017.ods</t>
   </si>
   <si>
     <t>JFES</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2026.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2026.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-03.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-03.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/2026/valores-pagos-as-contratadas-sjes-2026-03.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2025-12.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-as-contratadas-sjes-2024.ods</t>
   </si>
   <si>
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023.pdf</t>
-[...5 lines deleted...]
-    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023.ods</t>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.pdf</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.csv</t>
+  </si>
+  <si>
+    <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2023-v2.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2022.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2022.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2022.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2021.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2021.csv</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2021.ods</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2020.pdf</t>
   </si>
   <si>
     <t>https://static.trf2.jus.br/nas-internet/documento/transparencia/orcamento-e-financas/pagamentos-contratadas/sjes/valores-pagos-contratadas-sjes-2020.csv</t>
   </si>
@@ -653,53 +653,53 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="183.955" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="183.955" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="193.381" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>