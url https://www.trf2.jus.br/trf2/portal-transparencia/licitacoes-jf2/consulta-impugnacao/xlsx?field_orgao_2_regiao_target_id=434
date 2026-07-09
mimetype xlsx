--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -53,69 +53,69 @@
   <si>
     <t>field_abertura</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>field_codigo_no_comprasnet</t>
   </si>
   <si>
     <t>Retirada dos editais</t>
   </si>
   <si>
     <t>field_arquivo_privado</t>
   </si>
   <si>
     <t>90032/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90032/2026</t>
   </si>
   <si>
     <t>Tipo de licitação: Pregão eletrônico</t>
   </si>
   <si>
-    <t>Situação: Aguardando Abertura</t>
+    <t>Situação: Suspensa</t>
   </si>
   <si>
     <t>Processo: 0004448-06.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 26/05/2026</t>
   </si>
   <si>
     <t>Aquisição de Kit para atendimento pré-hospitalar (APH).</t>
   </si>
   <si>
     <t>Código no Comprasnet: UASG 90028</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90032-2026</t>
   </si>
   <si>
-    <t>https://www.trf2.jus.br/system/files/2026/05/edital-anexos-etp_3.pdf , https://www.trf2.jus.br/system/files/2026/05/etp_9.pdf , https://www.trf2.jus.br/system/files/2026/05/termo-de-referencia_6.pdf , https://www.trf2.jus.br/system/files/2026/05/valor-estimado_3.pdf , https://www.trf2.jus.br/system/files/2026/05/compras.gov_.br_.pdf</t>
+    <t>https://www.trf2.jus.br/system/files/2026/05/edital-anexos-etp_3.pdf , https://www.trf2.jus.br/system/files/2026/05/etp_9.pdf , https://www.trf2.jus.br/system/files/2026/05/termo-de-referencia_6.pdf , https://www.trf2.jus.br/system/files/2026/05/valor-estimado_3.pdf , https://www.trf2.jus.br/system/files/2026/05/compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/05/aviso_de_suspensao-aviso_de_suspensao-dou-imprensa_nacional.pdf , https://www.trf2.jus.br/system/files/2026/07/edital-anexos-reabertura.pdf</t>
   </si>
   <si>
     <t>90012/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90012/2026</t>
   </si>
   <si>
     <t>Situação: Revogada</t>
   </si>
   <si>
     <t>Processo: 0000251-42.2024.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 20/03/2026</t>
   </si>
   <si>
     <t>Concessão de uso de área correspondente a 58,40 m2, sendo 43,50 m2 lineares, no pavimento térreo e 14,90 m2 de mezanino, com monta-carga, com capacidade para suportar até 80 Kg, localizada no Centro Cultural Justiça Federal, situado na Avenida Rio Branco, 241 - Centro - Rio de Janeiro, para a instalação e exploração de um Coffee Shop (cafeteria
  </t>
   </si>
   <si>
     <t>Código no Comprasnet: 90028</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90012-2026</t>
@@ -153,99 +153,99 @@
   <si>
     <t>Nº da licitação: 90005/2026</t>
   </si>
   <si>
     <t>Processo: 0002217-06.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 19/02/2026</t>
   </si>
   <si>
     <t>Contratação de empresa visando à alocação de mão de obra de 02 Auxiliares de Saúde Bucal para atendimento às necessidades da Divisão de Atenção à Saúde desta Corte, de segunda a sexta-feira, no horário compreendido entre 9h e 19h, com carga horária de 40 horas semanais e jornada de 08 horas diárias, com 01 hora de intervalo, conforme especificações estabelecidas no Termo de Referência - Anexo I deste edital.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90005-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/01/SEI_0459396_Estudos_Tecnicos_Preliminares__ETP_.zip , https://www.trf2.jus.br/system/files/2026/01/ilovepdf_merged%20%282%29.pdf , https://www.trf2.jus.br/system/files/2026/02/Pedido%20de%20esclarecimento%201%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Pedido%20de%20esclarecimento%202%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/PEDIDO%20DE%20IMPUGNA%C3%87%C3%83O%201%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2026/02/PEDIDO%20DE%20IMPUGNA%C3%87%C3%83O%202%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2026/03/diligencia-fase-recursal.pdf , https://www.trf2.jus.br/system/files/2026/03/contrarrazoes-pink.pdf , https://www.trf2.jus.br/system/files/2026/03/recurso-pe-90005-desprovido.pdf , https://www.trf2.jus.br/system/files/2026/03/ilovepdf_merged-11.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90005.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90005_0.pdf</t>
   </si>
   <si>
     <t>90073/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90073/2025</t>
   </si>
   <si>
+    <t>Situação: Aguardando Abertura</t>
+  </si>
+  <si>
     <t>Processo: 0003814-44.2024.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 04/12/2025</t>
   </si>
   <si>
     <t>Cessão temporária de direitos por locação de licenças de software AUTODESK AEC - Architecture, Engineering and Construction Collection, pelo período de 36 meses, por meio do Sistema de Registro de Preços</t>
   </si>
   <si>
     <t>Código no Comprasnet: 90073</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90073-2025</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2025/11/EDITAL%20%2B%20ANEXOS%20%2B%20ETP_10.zip , https://www.trf2.jus.br/system/files/2025/11/SEI_1196227_Planilha_de_Pesquisa_de_Mercado.pdf , https://www.trf2.jus.br/system/files/2025/11/TRF2DOD202400013A.pdf , https://www.trf2.jus.br/system/files/2025/12/compras%20esclarecimentos%202.pdf , https://www.trf2.jus.br/system/files/2025/12/ESCLARECIMENTOS%201.pdf , https://www.trf2.jus.br/system/files/2025/12/COMPRASNET%20IMPUGNA%C3%87%C3%83O.pdf , https://www.trf2.jus.br/system/files/2025/12/SEI_1440192_Parecer.pdf , https://www.trf2.jus.br/system/files/2026/03/etp-90073.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1376530_mcti-termo_de_referencia.pdf</t>
   </si>
   <si>
     <t>90126/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90126/2025</t>
   </si>
   <si>
     <t>Processo: 0001427-56.2024.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 01/12/2025</t>
   </si>
   <si>
     <t>Aquisição de impressoras coloridas laser A3, impressoras coloridas laser A4 com conexão Wi-Fi, multifuncionais coloridas laser A4 e impressoras monocromáticas laser A4 com garantia on site para o Tribunal Regional Federal da 2ª Região (TRF2), a Seção Judiciária do Rio de Janeiro (SJRJ) e a Seção Judiciária do Espírito Santo (SJES), através do Sistemade Registro de Preços.</t>
   </si>
   <si>
     <t>Código no Comprasnet: 90126</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90126-2025</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2025/11/EDITAL%20%2B%20ANEXOS%20%2B%20ETP_9.zip , https://www.trf2.jus.br/system/files/2025/11/SEI_1100301_Planilha_de_Pesquisa_de_Mercado.pdf , https://www.trf2.jus.br/system/files/2025/11/DOD_0.pdf , https://www.trf2.jus.br/system/files/2025/11/90126%20ESCLARECIMENTOS%20COMPRAS.pdf , https://www.trf2.jus.br/system/files/2025/11/COMPRAS.pdf , https://www.trf2.jus.br/system/files/2025/11/IMPUGNA%C3%87%C3%83O%2090126.pdf , https://www.trf2.jus.br/system/files/2026/01/ilovepdf_merged%20tudo.pdf , https://www.trf2.jus.br/system/files/2026/03/etp-90126.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1372000_mcti-termo_de_referencia.pdf</t>
   </si>
   <si>
     <t>90093/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90093/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Situação: Suspensa</t>
   </si>
   <si>
     <t>Processo: 0004023-76.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 24/10/2025</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para manutenção preventiva e corretiva do sistema de inspeção por raios x, tipo scanner de bagagens, em uso nas instalações do Tribunal Regional Federal da 2ª Região.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90093-2025</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2025/10/90093.zip , https://www.trf2.jus.br/system/files/2025/10/mapa.pdf , https://www.trf2.jus.br/system/files/2025/10/ata%20de%20delibera%C3%A7%C3%A3o%20portal.pdf , https://www.trf2.jus.br/system/files/2025/10/DOU%2090093.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1311643_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_0982977_estudos_tecnicos_preliminares-etp_.pdf</t>
   </si>
   <si>
     <t>90088/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90088/2025</t>
   </si>
   <si>
     <t>Processo: 0002165-10.2025.4.02.8000</t>
   </si>
@@ -1118,115 +1118,115 @@
       </c>
       <c r="G5" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>63</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>66</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="1" t="s">