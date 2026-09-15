--- v1 (2026-07-09)
+++ v2 (2026-09-15)
@@ -12,110 +12,152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Licitações - Consulta Impugnaç" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>title</t>
   </si>
   <si>
     <t>field_numero_da_licitacao</t>
   </si>
   <si>
     <t>field_tipo_de_licitacao</t>
   </si>
   <si>
     <t>field_er_situacao_licitacao</t>
   </si>
   <si>
     <t>field_processo</t>
   </si>
   <si>
     <t>field_abertura</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>field_codigo_no_comprasnet</t>
   </si>
   <si>
     <t>Retirada dos editais</t>
   </si>
   <si>
     <t>field_arquivo_privado</t>
   </si>
   <si>
+    <t>00084/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00084/2026</t>
+  </si>
+  <si>
+    <t>Tipo de licitação: Pregão eletrônico</t>
+  </si>
+  <si>
+    <t>Situação: Aguardando Abertura</t>
+  </si>
+  <si>
+    <t>Processo: 0015761-61.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 09/09/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços especializados de Tecnologia da Informação e Comunicação (TIC) de 3º nível, sem dedicação exclusiva de mão-de-obra, relacionados ao gerenciamento e à sustentação da infraestrutura de TIC do contratante, conforme especificações estabelecidas no Termo de Referência. </t>
+  </si>
+  <si>
+    <t>Código no Comprasnet: UASG 90028</t>
+  </si>
+  <si>
+    <t>https://cnetmobile.estaleiro.serpro.gov.br/comprasnet-web/public/compras/acompa…</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/08/sei_1168231_mcti-documento_de_oficializacao_de_demanda-dod.pdf , https://www.trf2.jus.br/system/files/2026/08/edital.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1847026_mcti-estudo_tecnico_preliminar-etp_.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1959706_mcti-termo_de_referencia.pdf , https://www.trf2.jus.br/system/files/2026/08/valor-estimado_0.pdf , https://www.trf2.jus.br/system/files/2026/09/sei_1985247_aviso_de_suspensao.pdf , https://www.trf2.jus.br/system/files/2026/09/comprovante-de-revogacao.pdf</t>
+  </si>
+  <si>
+    <t>00073/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00073/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0025547-32.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 13/08/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de insígnias de lapela (bottons), moedas comemorativas e estojos para acomodação das moedas, através do Sistema de Registro de Preços.</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/07/edital-anexos_10.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1418836_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1900785_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/07/mapa_estimativo_bottons.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1939363_aviso_de_suspensao.pdf</t>
+  </si>
+  <si>
     <t>90032/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90032/2026</t>
   </si>
   <si>
-    <t>Tipo de licitação: Pregão eletrônico</t>
-[...1 lines deleted...]
-  <si>
     <t>Situação: Suspensa</t>
   </si>
   <si>
     <t>Processo: 0004448-06.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 26/05/2026</t>
   </si>
   <si>
     <t>Aquisição de Kit para atendimento pré-hospitalar (APH).</t>
   </si>
   <si>
-    <t>Código no Comprasnet: UASG 90028</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.gov.br/compras/edital/90028-5-90032-2026</t>
   </si>
   <si>
-    <t>https://www.trf2.jus.br/system/files/2026/05/edital-anexos-etp_3.pdf , https://www.trf2.jus.br/system/files/2026/05/etp_9.pdf , https://www.trf2.jus.br/system/files/2026/05/termo-de-referencia_6.pdf , https://www.trf2.jus.br/system/files/2026/05/valor-estimado_3.pdf , https://www.trf2.jus.br/system/files/2026/05/compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/05/aviso_de_suspensao-aviso_de_suspensao-dou-imprensa_nacional.pdf , https://www.trf2.jus.br/system/files/2026/07/edital-anexos-reabertura.pdf</t>
+    <t>https://www.trf2.jus.br/system/files/2026/05/edital-anexos-etp_3.pdf , https://www.trf2.jus.br/system/files/2026/05/etp_9.pdf , https://www.trf2.jus.br/system/files/2026/05/termo-de-referencia_6.pdf , https://www.trf2.jus.br/system/files/2026/05/valor-estimado_3.pdf , https://www.trf2.jus.br/system/files/2026/05/compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/05/aviso_de_suspensao-aviso_de_suspensao-dou-imprensa_nacional.pdf , https://www.trf2.jus.br/system/files/2026/07/edital-anexos-reabertura.pdf , https://www.trf2.jus.br/system/files/2026/07/parecer-desfavoravel.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1925408_parecer.pdf</t>
   </si>
   <si>
     <t>90012/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90012/2026</t>
   </si>
   <si>
     <t>Situação: Revogada</t>
   </si>
   <si>
     <t>Processo: 0000251-42.2024.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 20/03/2026</t>
   </si>
   <si>
     <t>Concessão de uso de área correspondente a 58,40 m2, sendo 43,50 m2 lineares, no pavimento térreo e 14,90 m2 de mezanino, com monta-carga, com capacidade para suportar até 80 Kg, localizada no Centro Cultural Justiça Federal, situado na Avenida Rio Branco, 241 - Centro - Rio de Janeiro, para a instalação e exploração de um Coffee Shop (cafeteria
  </t>
   </si>
   <si>
     <t>Código no Comprasnet: 90028</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90012-2026</t>
@@ -153,53 +195,50 @@
   <si>
     <t>Nº da licitação: 90005/2026</t>
   </si>
   <si>
     <t>Processo: 0002217-06.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 19/02/2026</t>
   </si>
   <si>
     <t>Contratação de empresa visando à alocação de mão de obra de 02 Auxiliares de Saúde Bucal para atendimento às necessidades da Divisão de Atenção à Saúde desta Corte, de segunda a sexta-feira, no horário compreendido entre 9h e 19h, com carga horária de 40 horas semanais e jornada de 08 horas diárias, com 01 hora de intervalo, conforme especificações estabelecidas no Termo de Referência - Anexo I deste edital.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90005-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/01/SEI_0459396_Estudos_Tecnicos_Preliminares__ETP_.zip , https://www.trf2.jus.br/system/files/2026/01/ilovepdf_merged%20%282%29.pdf , https://www.trf2.jus.br/system/files/2026/02/Pedido%20de%20esclarecimento%201%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Pedido%20de%20esclarecimento%202%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/PEDIDO%20DE%20IMPUGNA%C3%87%C3%83O%201%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2026/02/PEDIDO%20DE%20IMPUGNA%C3%87%C3%83O%202%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2026/03/diligencia-fase-recursal.pdf , https://www.trf2.jus.br/system/files/2026/03/contrarrazoes-pink.pdf , https://www.trf2.jus.br/system/files/2026/03/recurso-pe-90005-desprovido.pdf , https://www.trf2.jus.br/system/files/2026/03/ilovepdf_merged-11.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90005.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90005_0.pdf</t>
   </si>
   <si>
     <t>90073/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90073/2025</t>
   </si>
   <si>
-    <t>Situação: Aguardando Abertura</t>
-[...1 lines deleted...]
-  <si>
     <t>Processo: 0003814-44.2024.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 04/12/2025</t>
   </si>
   <si>
     <t>Cessão temporária de direitos por locação de licenças de software AUTODESK AEC - Architecture, Engineering and Construction Collection, pelo período de 36 meses, por meio do Sistema de Registro de Preços</t>
   </si>
   <si>
     <t>Código no Comprasnet: 90073</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90073-2025</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2025/11/EDITAL%20%2B%20ANEXOS%20%2B%20ETP_10.zip , https://www.trf2.jus.br/system/files/2025/11/SEI_1196227_Planilha_de_Pesquisa_de_Mercado.pdf , https://www.trf2.jus.br/system/files/2025/11/TRF2DOD202400013A.pdf , https://www.trf2.jus.br/system/files/2025/12/compras%20esclarecimentos%202.pdf , https://www.trf2.jus.br/system/files/2025/12/ESCLARECIMENTOS%201.pdf , https://www.trf2.jus.br/system/files/2025/12/COMPRASNET%20IMPUGNA%C3%87%C3%83O.pdf , https://www.trf2.jus.br/system/files/2025/12/SEI_1440192_Parecer.pdf , https://www.trf2.jus.br/system/files/2026/03/etp-90073.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1376530_mcti-termo_de_referencia.pdf</t>
   </si>
   <si>
     <t>90126/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90126/2025</t>
   </si>
   <si>
     <t>Processo: 0001427-56.2024.4.02.8000</t>
@@ -216,51 +255,51 @@
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90126-2025</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2025/11/EDITAL%20%2B%20ANEXOS%20%2B%20ETP_9.zip , https://www.trf2.jus.br/system/files/2025/11/SEI_1100301_Planilha_de_Pesquisa_de_Mercado.pdf , https://www.trf2.jus.br/system/files/2025/11/DOD_0.pdf , https://www.trf2.jus.br/system/files/2025/11/90126%20ESCLARECIMENTOS%20COMPRAS.pdf , https://www.trf2.jus.br/system/files/2025/11/COMPRAS.pdf , https://www.trf2.jus.br/system/files/2025/11/IMPUGNA%C3%87%C3%83O%2090126.pdf , https://www.trf2.jus.br/system/files/2026/01/ilovepdf_merged%20tudo.pdf , https://www.trf2.jus.br/system/files/2026/03/etp-90126.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1372000_mcti-termo_de_referencia.pdf</t>
   </si>
   <si>
     <t>90093/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90093/2025</t>
   </si>
   <si>
     <t>Processo: 0004023-76.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 24/10/2025</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para manutenção preventiva e corretiva do sistema de inspeção por raios x, tipo scanner de bagagens, em uso nas instalações do Tribunal Regional Federal da 2ª Região.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90093-2025</t>
   </si>
   <si>
-    <t>https://www.trf2.jus.br/system/files/2025/10/90093.zip , https://www.trf2.jus.br/system/files/2025/10/mapa.pdf , https://www.trf2.jus.br/system/files/2025/10/ata%20de%20delibera%C3%A7%C3%A3o%20portal.pdf , https://www.trf2.jus.br/system/files/2025/10/DOU%2090093.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1311643_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_0982977_estudos_tecnicos_preliminares-etp_.pdf</t>
+    <t>https://www.trf2.jus.br/system/files/2025/10/90093.zip , https://www.trf2.jus.br/system/files/2025/10/mapa.pdf , https://www.trf2.jus.br/system/files/2025/10/ata%20de%20delibera%C3%A7%C3%A3o%20portal.pdf , https://www.trf2.jus.br/system/files/2025/10/DOU%2090093.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1311643_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_0982977_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/07/aviso-de-reabertura-de-prazo-aviso-de-reabertura-de-prazo-dou-imprensa-nacional.pdf , https://www.trf2.jus.br/system/files/2026/07/edital-anexos_8.pdf , https://www.trf2.jus.br/system/files/2026/08/pedido-de-impugnacao-compras.gov_.pdf , https://www.trf2.jus.br/system/files/2026/08/edital-anexos_reabertura.pdf</t>
   </si>
   <si>
     <t>90088/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90088/2025</t>
   </si>
   <si>
     <t>Processo: 0002165-10.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 15/10/2025</t>
   </si>
   <si>
     <t>Aquisição de detectores de metais do tipo portal e manual</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90088-2025</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2025/10/Edital%20%2B%20anexos%20%2B%20ETP.zip , https://www.trf2.jus.br/system/files/2025/10/SEI_1304260_Anexo.pdf , https://www.trf2.jus.br/system/files/2025/10/Compras.gov_.br%20-%20Impugna%C3%A7%C3%A3o%201.pdf , https://www.trf2.jus.br/system/files/2025/10/Compras.gov_.br%20-%20Impugna%C3%A7%C3%A3o%202.pdf , https://www.trf2.jus.br/system/files/2025/10/PE%2090088.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1281443_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_0422271_estudos_tecnicos_preliminares-etp_.pdf</t>
   </si>
   <si>
     <t>90086/2025 (Pregão eletrônico) TRF2</t>
   </si>
@@ -927,67 +966,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J25"/>
+      <selection activeCell="A1" sqref="A1:J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="521.301" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3563.844" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -1022,773 +1061,837 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="H4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="I5" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="H5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="H6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="H7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="F8" s="1" t="s">
+      <c r="I8" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="1" t="s">
+      <c r="G9" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="F9" s="1" t="s">
+      <c r="H9" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="I9" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="H9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="H10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="H11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="E12" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="F12" s="1" t="s">
+      <c r="G12" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="H12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="1" t="s">
+      <c r="F13" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="F13" s="1" t="s">
+      <c r="G13" s="1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="J13" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="1" t="s">
+      <c r="F14" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="F14" s="1" t="s">
+      <c r="G14" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="H14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="1" t="s">
+      <c r="F15" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="F15" s="1" t="s">
+      <c r="G15" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="J15" s="1" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="1" t="s">
+      <c r="F16" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="F16" s="1" t="s">
+      <c r="G16" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="H16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="1" t="s">
+      <c r="J16" s="1" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="1" t="s">
+      <c r="F17" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F17" s="1" t="s">
+      <c r="G17" s="1" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="J17" s="1" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="1" t="s">
+      <c r="F18" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="F18" s="1" t="s">
+      <c r="G18" s="1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I18" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="J18" s="1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="1" t="s">
+      <c r="F19" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="F19" s="1" t="s">
+      <c r="G19" s="1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="J19" s="1" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="1" t="s">
+      <c r="F20" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="F20" s="1" t="s">
+      <c r="G20" s="1" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="J20" s="1" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="1" t="s">
+      <c r="F21" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="F21" s="1" t="s">
+      <c r="G21" s="1" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="J21" s="1" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="1" t="s">
+      <c r="F22" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="F22" s="1" t="s">
+      <c r="G22" s="1" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="J22" s="1" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="1" t="s">
+      <c r="F23" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="F23" s="1" t="s">
+      <c r="G23" s="1" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="J23" s="1" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E24" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="1" t="s">
+      <c r="F24" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="F24" s="1" t="s">
+      <c r="G24" s="1" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="J24" s="1" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E25" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="1" t="s">
+      <c r="F25" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="F25" s="1" t="s">
+      <c r="G25" s="1" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="J25" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="J25" s="1" t="s">
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="1" t="s">
         <v>187</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>