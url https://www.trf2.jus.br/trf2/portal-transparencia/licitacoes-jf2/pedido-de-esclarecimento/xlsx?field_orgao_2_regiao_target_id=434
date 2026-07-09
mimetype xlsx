--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -12,184 +12,265 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Licitações - Pedido de esclare" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
   <si>
     <t>title</t>
   </si>
   <si>
     <t>field_numero_da_licitacao</t>
   </si>
   <si>
     <t>field_tipo_de_licitacao</t>
   </si>
   <si>
     <t>field_er_situacao_licitacao</t>
   </si>
   <si>
     <t>field_processo</t>
   </si>
   <si>
     <t>field_abertura</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>field_codigo_no_comprasnet</t>
   </si>
   <si>
     <t>Retirada dos editais</t>
   </si>
   <si>
     <t>field_arquivo_privado</t>
   </si>
   <si>
+    <t>90059/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 90059/2026</t>
+  </si>
+  <si>
+    <t>Tipo de licitação: Pregão eletrônico</t>
+  </si>
+  <si>
+    <t>Situação: Aguardando Abertura</t>
+  </si>
+  <si>
+    <t>Processo: 0015470-61.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 03/07/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de Subscrição de Licenças de PHP Storm, através do Sistema de Registro de Preços. Total de itens: 1.</t>
+  </si>
+  <si>
+    <t>Código no Comprasnet: https://www.gov.br/compras/edital/90028-5-90059-2026</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/06/sei_0015470_61.2025.4.02.8000.pdf , https://www.trf2.jus.br/system/files/2026/06/sei_1562530_mcti-estudo_tecnico_preliminar-etp_.pdf , https://www.trf2.jus.br/system/files/2026/06/sei_1817916_mcti-termo_de_referencia.pdf , https://www.trf2.jus.br/system/files/2026/06/sei_1161173_mcti-documento_de_oficializacao_de_demanda-dod.pdf , https://www.trf2.jus.br/system/files/2026/06/sei_1677509_planilha_de_pesquisa_de_mercado.pdf , https://www.trf2.jus.br/system/files/2026/06/esclarecimentos-1.pdf</t>
+  </si>
+  <si>
     <t>90024/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90024/2026</t>
   </si>
   <si>
-    <t>Tipo de licitação: Pregão eletrônico</t>
-[...2 lines deleted...]
-    <t>Situação: Sessão Pública em Andamento</t>
+    <t>Situação: Concluída</t>
   </si>
   <si>
     <t>Processo: 0003146-05.2026.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 19/05/2026</t>
   </si>
   <si>
     <t>Aquisição de adoçante e café para o TRF da 2ª Região, através do Sistema de Registro de Preços.</t>
   </si>
   <si>
     <t>Código no Comprasnet: UASG 90028</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90024-2026</t>
   </si>
   <si>
-    <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos-etp_2.pdf , https://www.trf2.jus.br/system/files/2026/04/etp_5.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia_4.pdf , https://www.trf2.jus.br/system/files/2026/04/valor-estimado_3.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-1-compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-2-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/04/publicacao-aviso-suspensao-dou.pdf , https://www.trf2.jus.br/system/files/2026/05/publicacao-reabertura-de-prazo-dou.pdf , https://www.trf2.jus.br/system/files/2026/05/edital-anexos-reabertura.pdf</t>
+    <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos-etp_2.pdf , https://www.trf2.jus.br/system/files/2026/04/etp_5.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia_4.pdf , https://www.trf2.jus.br/system/files/2026/04/valor-estimado_3.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-1-compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-2-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/04/publicacao-aviso-suspensao-dou.pdf , https://www.trf2.jus.br/system/files/2026/05/publicacao-reabertura-de-prazo-dou.pdf , https://www.trf2.jus.br/system/files/2026/05/edital-anexos-reabertura.pdf , https://www.trf2.jus.br/system/files/2026/06/ilovepdf_merged_2.pdf</t>
+  </si>
+  <si>
+    <t>90026/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 90026/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0000251-42.2024.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 14/05/2026</t>
+  </si>
+  <si>
+    <t>Concessão de uso de área correspondente a 58,40 m2, sendo 43,50 m2 lineares, no pavimento térreo e 14,90 m2 de mezanino, com monta-carga, com capacidade para suportar até 80 Kg, localizada no Centro Cultural Justiça Federal, situado na Avenida Rio Branco, 241 Centro - Rio de Janeiro, para a instalação e exploração de um Coffee Shop (cafeteria).</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/compras/edital/90028-5-90026-2026</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos-etp_4.pdf , https://www.trf2.jus.br/system/files/2026/04/etp_7.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia_6.pdf , https://www.trf2.jus.br/system/files/2026/04/valor-estimado_5.pdf , https://www.trf2.jus.br/system/files/2026/05/esclarecimento-1-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/06/ilovepdf_merged_3.pdf</t>
+  </si>
+  <si>
+    <t>90023/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 90023/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0000695-07.2026.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 08/05/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para execução de serviços de manutenção preventiva, preditiva e corretiva em nobreaks do Tribunal Regional Federal da 2ª Região (TRF2) e do Centro Cultural Justiça Federal (CCJF).</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/compras/edital/90028-5-90023-2026</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos-etp_1.pdf , https://www.trf2.jus.br/system/files/2026/04/etp_4.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia_3.pdf , https://www.trf2.jus.br/system/files/2026/04/valor-estimado_2.pdf , https://www.trf2.jus.br/system/files/2026/05/esclarecimentos-compras-portal_0.pdf , https://www.trf2.jus.br/system/files/2026/05/crea-ok.pdf , https://www.trf2.jus.br/system/files/2026/06/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>90019/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90019/2026</t>
   </si>
   <si>
-    <t>Situação: Aguardando Abertura</t>
-[...1 lines deleted...]
-  <si>
     <t>Processo: 0013789-56.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 29/04/2026</t>
   </si>
   <si>
     <t>Fornecimento e instalação de condicionadores de ar do tipo Self Contained, através do Sistema de Registro de Preços.</t>
   </si>
   <si>
     <t>Código no Comprasnet: 90028</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90019-2026</t>
   </si>
   <si>
-    <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos-etp.zip , https://www.trf2.jus.br/system/files/2026/04/mapa_de_precos-condicionador_de_ar_self_contained.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia.pdf , https://www.trf2.jus.br/system/files/2026/04/sei_1115566_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-1-compras.gov_.br__1.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-2-compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2026/05/parecer-desclassificacao-1746056.pdf</t>
+    <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos-etp.zip , https://www.trf2.jus.br/system/files/2026/04/mapa_de_precos-condicionador_de_ar_self_contained.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia.pdf , https://www.trf2.jus.br/system/files/2026/04/sei_1115566_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-1-compras.gov_.br__1.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-2-compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2026/05/parecer-desclassificacao-1746056.pdf , https://www.trf2.jus.br/system/files/2026/07/ilovepdf_merged-2.pdf</t>
   </si>
   <si>
     <t>90020/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90020/2026</t>
   </si>
   <si>
     <t>Processo: 0000985-22.2026.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 28/04/2026</t>
   </si>
   <si>
     <t>Aquisição de condicionadores de ar FanCoil tipo Fancolete e Split para o prédio do TRF2, através do Sistema de Registro de Preços.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90020-2026</t>
   </si>
   <si>
-    <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia_0.pdf , https://www.trf2.jus.br/system/files/2026/04/etp_1.pdf , https://www.trf2.jus.br/system/files/2026/04/valor-estimado.pdf , https://www.trf2.jus.br/system/files/2026/04/esclarecimento-1-pe90020.pdf , https://www.trf2.jus.br/system/files/2026/04/esclarecimento-pe90020.pdf , https://www.trf2.jus.br/system/files/2026/05/90020-desclassificar.pdf , https://www.trf2.jus.br/system/files/2026/05/tribunal-regional-federal-da-2a-regiao.docx , https://www.trf2.jus.br/system/files/2026/05/90020-desclassificacao.pdf</t>
+    <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia_0.pdf , https://www.trf2.jus.br/system/files/2026/04/etp_1.pdf , https://www.trf2.jus.br/system/files/2026/04/valor-estimado.pdf , https://www.trf2.jus.br/system/files/2026/04/esclarecimento-1-pe90020.pdf , https://www.trf2.jus.br/system/files/2026/04/esclarecimento-pe90020.pdf , https://www.trf2.jus.br/system/files/2026/05/90020-desclassificar.pdf , https://www.trf2.jus.br/system/files/2026/05/tribunal-regional-federal-da-2a-regiao.docx , https://www.trf2.jus.br/system/files/2026/05/90020-desclassificacao.pdf , https://www.trf2.jus.br/system/files/2026/06/ilovepdf_merged_1.pdf</t>
   </si>
   <si>
     <t>90016/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90016/2026</t>
   </si>
   <si>
-    <t>Situação: Concluída</t>
-[...1 lines deleted...]
-  <si>
     <t>Processo: 0020931-14.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 13/04/2026</t>
   </si>
   <si>
     <t>Contratação de empresa para a prestação de serviços de montagem e remanejamento de mobiliário em exposições e/ou eventos nas dependências do Centro Cultural Justiça Federal, localizado na Avenida Rio Branco, 241, Centro, Rio de Janeiro, com locação de mão de obra</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90016-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/03/edital-anexos-etp_2.zip , https://www.trf2.jus.br/system/files/2026/03/valor-estimado.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90016.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90016_0.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-1-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/05/relatorios-diligencia-09002805900162026-item-1.pdf , https://www.trf2.jus.br/system/files/2026/05/julgamento-e-homologacao_4.pdf</t>
   </si>
   <si>
+    <t>90013/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 90013/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0013319-25.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 07/04/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de acessórios para equipamentos ativos de rede com natureza de material de consumo e destinados à manutenção da infraestrutura de rede de dados, para uso no TRF 2ª Região, do tipo conversor de fibra óptica (transceiver), através do Sistema de Registro de Preços. </t>
+  </si>
+  <si>
+    <t>https://www.gov.br/compras/edital/90028-5-90013-2026</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/03/edital-anexos-etp.zip , https://www.trf2.jus.br/system/files/2026/03/sei_1115794_mcti-documento_de_oficializacao_de_demanda-dod.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1320897_planilha_de_pesquisa_de_mercado.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90013.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90013_0.pdf , https://www.trf2.jus.br/system/files/2026/04/esclarecimento-1-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/04/esclarecimento-2-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/04/sei_1697071_despacho.pdf , https://www.trf2.jus.br/system/files/2026/04/sei_1711390_despacho-parecer-negativo.pdf , https://www.trf2.jus.br/system/files/2026/04/sei_1731124_despacho-parecer-negativo.pdf , https://www.trf2.jus.br/system/files/2026/05/sei_1741031_despacho-parecer-negativo.pdf , https://www.trf2.jus.br/system/files/2026/05/relatorios-diligencia-09002805900132026-item-1.pdf , https://www.trf2.jus.br/system/files/2026/05/julgamento-homologacao_0.pdf</t>
+  </si>
+  <si>
     <t>90004/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90004/2026</t>
   </si>
   <si>
     <t>Processo: 0008307-30.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 20/02/2026</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos especializados na área de tecnologia da informação, visando a prestação de suporte técnico aos usuários de soluções de Tecnologia da Informação da Justiça Federal da 2ª Região, por meio de Central de Serviços.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90004-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/02/SEI_0973986_MCTI___Estudo_Tecnico_Preliminar__ETP_%20%281%29.zip , https://www.trf2.jus.br/system/files/2026/02/SEI_1478680_Planilha_de_Pesquisa_de_Mercado.pdf , https://www.trf2.jus.br/system/files/2026/02/esclarecimento%201.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento_2_PE90004.pdf , https://www.trf2.jus.br/system/files/2026/02/esclarecimento%203.pdf , https://www.trf2.jus.br/system/files/2026/02/impug_compras_merged.pdf , https://www.trf2.jus.br/system/files/2026/02/esclarecimento%204.pdf , https://www.trf2.jus.br/system/files/2026/02/impugna%C3%A7%C3%A3o%202.pdf , https://www.trf2.jus.br/system/files/2026/02/esclarecimento.pdf , https://www.trf2.jus.br/system/files/2026/02/Compras.gov_.br%20impug%203.pdf , https://www.trf2.jus.br/system/files/2026/02/esclarecimento%206.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%208%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%207%20-%20Compras.gov_.br%20%2B%20tabela_0.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%209%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Modelo_de_planilha_de_custos_de_mao_de_obra.xlsx , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%2010%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%2011%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90004.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90004_0.pdf , https://www.trf2.jus.br/system/files/2026/05/documento-de-oficializacao-de-demanda.pdf , https://www.trf2.jus.br/system/files/2026/05/relatorios-diligencia-09002805900042026-item-1.pdf , https://www.trf2.jus.br/system/files/2026/05/julgamento-e-homologacao_0.pdf</t>
   </si>
   <si>
     <t>90005/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90005/2026</t>
@@ -209,51 +290,51 @@
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/01/SEI_0459396_Estudos_Tecnicos_Preliminares__ETP_.zip , https://www.trf2.jus.br/system/files/2026/01/ilovepdf_merged%20%282%29.pdf , https://www.trf2.jus.br/system/files/2026/02/Pedido%20de%20esclarecimento%201%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Pedido%20de%20esclarecimento%202%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/PEDIDO%20DE%20IMPUGNA%C3%87%C3%83O%201%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2026/02/PEDIDO%20DE%20IMPUGNA%C3%87%C3%83O%202%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2026/03/diligencia-fase-recursal.pdf , https://www.trf2.jus.br/system/files/2026/03/contrarrazoes-pink.pdf , https://www.trf2.jus.br/system/files/2026/03/recurso-pe-90005-desprovido.pdf , https://www.trf2.jus.br/system/files/2026/03/ilovepdf_merged-11.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90005.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90005_0.pdf</t>
   </si>
   <si>
     <t>90002/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90002/2026</t>
   </si>
   <si>
     <t>Processo: 0009034-86.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 11/02/2026</t>
   </si>
   <si>
     <t>Aquisição e renovação de licenças de softwares Microsoft, atuando o Tribunal Regional Federal da 2ª Região (TRF2) como gerenciador e a Seção Judiciária do Rio de Janeiro (SJRJ) como participante, através do Sistema de Registro de Preços.</t>
   </si>
   <si>
     <t>Código no Comprasnet: 90002/2026</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90002-2026</t>
   </si>
   <si>
-    <t>https://www.trf2.jus.br/system/files/2026/01/EDITAL%20%2B%20ANEXOS%20%2B%20ETP_0.zip , https://www.trf2.jus.br/system/files/2026/01/SEI_0983461_MCTI___Documento_de_Oficializacao_de_Demanda___DOD.pdf , https://www.trf2.jus.br/system/files/2026/01/SEI_1142558_Planilha_de_Pesquisa_de_Mercado.pdf , https://www.trf2.jus.br/system/files/2026/01/Esclarecimento%201%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%202%20Compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%203%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%205%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%206%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%207%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%204%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/03/tribunal-regional-federal-da-2a-regia1.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1634233_despacho.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90002.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90002_0.pdf</t>
+    <t>https://www.trf2.jus.br/system/files/2026/01/EDITAL%20%2B%20ANEXOS%20%2B%20ETP_0.zip , https://www.trf2.jus.br/system/files/2026/01/SEI_0983461_MCTI___Documento_de_Oficializacao_de_Demanda___DOD.pdf , https://www.trf2.jus.br/system/files/2026/01/SEI_1142558_Planilha_de_Pesquisa_de_Mercado.pdf , https://www.trf2.jus.br/system/files/2026/01/Esclarecimento%201%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%202%20Compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%203%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%205%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%206%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%207%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/02/Esclarecimento%204%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/03/tribunal-regional-federal-da-2a-regia1.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1634233_despacho.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90002.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90002_0.pdf , https://www.trf2.jus.br/system/files/2026/07/ilovepdf_merged-3.pdf</t>
   </si>
   <si>
     <t>90001/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90001/2026</t>
   </si>
   <si>
     <t>Processo: 0001390-29.2024.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 23/01/2026</t>
   </si>
   <si>
     <t>Aquisição de computadores de mão tipo tablet para o Tribunal Regional Federal da 2ª Região, através do Sistema de Registro de Preços.</t>
   </si>
   <si>
     <t>Código no Comprasnet: 90001/2026</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90001-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/01/EDITAL%20%2B%20ANEXOS%20%2B%20ETP.zip , https://www.trf2.jus.br/system/files/2026/01/SEI_1396755_Planilha_de_Pesquisa_de_Mercado.pdf , https://www.trf2.jus.br/system/files/2026/01/DOD.pdf , https://www.trf2.jus.br/system/files/2026/01/Resposta%20Esclarecimentos.pdf , https://www.trf2.jus.br/system/files/2026/01/RESPOSTA%20ESCLARECIMENTOS%2002.pdf , https://www.trf2.jus.br/system/files/2026/03/ilovepdf_merged-7.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90001.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90001_0.pdf</t>
   </si>
@@ -620,87 +701,87 @@
   <si>
     <t>https://www.trf2.jus.br/system/files/2025/05/PE90026-25%20-%20EDITAL%2BANEXOS%2BETP_0.zip , https://www.trf2.jus.br/system/files/2025/05/VE_3.pdf , https://www.trf2.jus.br/system/files/2025/05/Termo%20de%20Refer%C3%AAncia.pdf , https://www.trf2.jus.br/system/files/2025/05/PEDIDO%20DE%20ESCLARECIMENTO%201%20-%20Compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2025/05/PEDIDO%20DE%20ESCLARECIMENTO%202%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2025/05/PEDIDO%20DE%20ESCLARECIMENTO%203%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2025/05/PEDIDO%20DE%20ESCLARECIMENTO%204%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2025/05/PEDIDO%20DE%20ESCLARECIMENTO%206%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2025/05/PEDIDO%20DE%20ESCLARECIMENTO%207%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2025/05/PEDIDO%20DE%20ESCLARECIMENTO%208%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2025/05/PEDIDO%20DE%20ESCLARECIMENTO%209%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2025/05/Publica%C3%A7%C3%A3o%20Suspens%C3%A3o%20Licita%C3%A7%C3%A3o%20-%20Pr.%2090026-25%20-%20DOU.pdf , https://www.trf2.jus.br/system/files/2025/06/PE90026-25%20-%20EDITAL%2BANEXOS%2BETP%20%20%28REABERTURA%29.zip , https://www.trf2.jus.br/system/files/2025/06/Publica%C3%A7%C3%A3o%20Reabertura%20Licita%C3%A7%C3%A3o%20-%20Pr.%2090026-25%20-%20DJE.pdf , https://www.trf2.jus.br/system/files/2025/06/PEDIDO%20DE%20ESCLARECIMENTO%201.2%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2025/06/PEDIDO%20DE%20ESCLARECIMENTO%202.2%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2025/06/PEDIDO%20DE%20ESCLARECIMENTO%203.2%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2025/06/PEDIDO%20DE%20ESCLARECIMENTO%204.2%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2025/06/PEDIDO%20DE%20ESCLARECIMENTO%205.2%20-%20Compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2025/06/Pedido%20de%20Esclarecimento%206.2%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2025/06/Pedido%20de%20Esclarecimento%207.2%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2025/06/Pedido%20de%20Esclarecimento%208.2%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2025/06/Pedido%20de%20Esclarecimento%209.2%20-%20compras.gov_.pdf , https://www.trf2.jus.br/system/files/2025/06/IMPUGNA%C3%87%C3%83O%201%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2025/07/SEI_1118390_Despacho.pdf , https://www.trf2.jus.br/system/files/2025/09/SEI_1221684_Despacho%20reabertura.pdf , https://www.trf2.jus.br/system/files/2025/10/ilovepdf_merged%20%281%29.pdf , https://www.trf2.jus.br/system/files/2026/03/07-termo_de_referencia-v10.pdf , https://www.trf2.jus.br/system/files/2026/03/03_estudo_tecnico_preliminar-modelo_atual-etp_v3.pdf , https://www.trf2.jus.br/system/files/2026/05/documento-de-oficializacao-de-demanda_7.pdf</t>
   </si>
   <si>
     <t>90019/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90019/2025</t>
   </si>
   <si>
     <t>Processo: 0001460-46.2024.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 06/05/2025</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de manutenção corretiva em conjuntos de portas de vidro temperado e portas deslizantes automáticas, com fornecimento de peças, nas instalações dos prédios do Tribunal Regional Federal da 2ª Região, situados na Rua Acre, nº 80, na Rua Visconde de Inhaúma, nº 68, e na Avenida Rio Branco, nº 241.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90019-2025</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2025/04/EDT%20PE%2090019_merged.pdf , https://www.trf2.jus.br/system/files/2025/04/VALOR%20ESTIMADO%20PE%2090019.pdf , https://www.trf2.jus.br/system/files/2025/04/RESPOSTA%20ESCLARECIMENTOS%2001%20COMPRAS%2090019.pdf , https://www.trf2.jus.br/system/files/2025/05/relatorios-diligencia-09002805900192025-item-1.pdf , https://www.trf2.jus.br/system/files/2025/05/REL%2BHOMOL_4.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_0897983_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/03/trf2etp202400248a.pdf</t>
   </si>
   <si>
+    <t>90016/2025 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 90016/2025</t>
+  </si>
+  <si>
+    <t>Processo: 0001553-09.2024.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 05/05/2025</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para confecção e fornecimento de carteiras de identidade funcional em policarbonato para os servidores do Tribunal Regional federal da 2ª Região e da Justiça Federal do Rio de Janeiro e do Espírito Santo, conforme a Resolução CJF n.º 3/2008, alterada pela Resolução CJF n.º 528/2019, incluindo a coleta de fotos e assinaturas dos servidores via portal (sistema on-line) disponibilizado pela mesma, através do Sistema de Registro de Preços.</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/compras/edital/90028-5-90016-2025</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2025/04/Nova%20pasta.zip , https://www.trf2.jus.br/system/files/2025/04/MAPA_ESTIMATIVO_CARTEIRINHA__0.pdf , https://www.trf2.jus.br/system/files/2025/04/RESPOSTA%20ESCLARECIMENTOS%202%20COMPRAS.pdf , https://www.trf2.jus.br/system/files/2025/05/Publica%C3%A7%C3%A3o%20Suspens%C3%A3o%20Licita%C3%A7%C3%A3o%20-%20Pr.%2090016-25%20-%20DOU.pdf , https://www.trf2.jus.br/system/files/2025/09/AVISO%20DE%20REABERTURA%20DE%20PRAZO%20-%20AVISO%20DE%20REABERTURA%20DE%20PRAZO%20-%20DOU%20-%20Imprensa%20Nacional.pdf , https://www.trf2.jus.br/system/files/2025/09/Pedido%20esclarecimento%201.2%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2025/10/ilovepdf_merged%2090016.pdf , https://www.trf2.jus.br/system/files/2026/03/trf2etp202400049a.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_0774672_termo_de_referencia-ter.pdf</t>
+  </si>
+  <si>
     <t>90018/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90018/2025</t>
   </si>
   <si>
     <t>Processo: 0001387-74.2024.4.02.8000</t>
   </si>
   <si>
-    <t>Abertura: 05/05/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Contratação de serviço de comunicação de dados para acesso permanente, dedicado, exclusivo e por meio do protocolo IP à rede mundial de computadores Internet, incluindo a instalação e sustentação dos recursos necessários para garantir a disponibilidade do serviço, bem como a prestação do serviço de segurança para proteção do acesso à Internet</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90018-2025</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2025/04/ilovepdf_merged_0.pdf , https://www.trf2.jus.br/system/files/2025/04/ESTIMATIVA%20DE%20CUSTO.pdf , https://www.trf2.jus.br/system/files/2025/04/EDT%20ANEXOS_merged.pdf , https://www.trf2.jus.br/system/files/2025/04/aviso%20adiamento%2090018.pdf , https://www.trf2.jus.br/system/files/2025/04/PEDIDO%20DE%20ESCLARECIMENTO%201%20-%20COMPRAS.GOV_.pdf , https://www.trf2.jus.br/system/files/2025/04/PEDIDO%20DE%20ESCLARECIMENTO%202%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2025/05/IMPUGNA%C3%87%C3%83O%201%20COMPRAS.GOV_.pdf , https://www.trf2.jus.br/system/files/2025/05/REL%2BHOMOL_5.pdf , https://www.trf2.jus.br/system/files/2026/03/estudo_tecnico_preliminar_v20-revisado_.pdf , https://www.trf2.jus.br/system/files/2026/03/07-termo_de_referencia-v21.pdf , https://www.trf2.jus.br/system/files/2026/05/documento-de-oficializacao-de-demanda_10.pdf</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.trf2.jus.br/system/files/2025/04/Nova%20pasta.zip , https://www.trf2.jus.br/system/files/2025/04/MAPA_ESTIMATIVO_CARTEIRINHA__0.pdf , https://www.trf2.jus.br/system/files/2025/04/RESPOSTA%20ESCLARECIMENTOS%202%20COMPRAS.pdf , https://www.trf2.jus.br/system/files/2025/05/Publica%C3%A7%C3%A3o%20Suspens%C3%A3o%20Licita%C3%A7%C3%A3o%20-%20Pr.%2090016-25%20-%20DOU.pdf , https://www.trf2.jus.br/system/files/2025/09/AVISO%20DE%20REABERTURA%20DE%20PRAZO%20-%20AVISO%20DE%20REABERTURA%20DE%20PRAZO%20-%20DOU%20-%20Imprensa%20Nacional.pdf , https://www.trf2.jus.br/system/files/2025/09/Pedido%20esclarecimento%201.2%20-%20Compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2025/10/ilovepdf_merged%2090016.pdf , https://www.trf2.jus.br/system/files/2026/03/trf2etp202400049a.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_0774672_termo_de_referencia-ter.pdf</t>
   </si>
   <si>
     <t>90017/2025 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90017/2025</t>
   </si>
   <si>
     <t>Processo: 0000317-22.2024.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 16/04/2025</t>
   </si>
   <si>
     <t>Contratação de pessoa jurídica para prestação de serviços continuados de vigilância, segurança patrimonial e auxílio à segurança eletrônica nas instalações e áreas afins do Tribunal Regional Federal da 2ª Região, do Centro Cultural Justiça Federal e instalações da Rua Visconde de Inhaúma, que compreenderá, além da mão de obra, o fornecimento de todos os insumos e materiais e o emprego dos equipamentos necessários à execução dos serviços.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90017-2025</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2025/04/PE90017-25%20-%20EDITAL%2BANEXOS%2BETP.zip , https://www.trf2.jus.br/system/files/2025/04/VE.pdf , https://www.trf2.jus.br/system/files/2025/04/ESCLARECIMENTOS%203%20COMPRAS.pdf , https://www.trf2.jus.br/system/files/2025/04/Planilhas%20-%20Vigilantes%20%20-%20vers%C3%A3o%20corrigida.xlsx , https://www.trf2.jus.br/system/files/2025/04/ESCLARECIMENTOS%201%20COMPRAS.pdf , https://www.trf2.jus.br/system/files/2025/04/ESCLARECIMENTOS%202%20COMPRAS.pdf , https://www.trf2.jus.br/system/files/2025/04/AVISO%20DE%20SUSPENS%C3%83O%20-%20AVISO%20DE%20SUSPENS%C3%83O%20-%20DOU%20-%20Imprensa%20Nacional.pdf , https://www.trf2.jus.br/system/files/2025/05/PE90017-25%20-%20EDITAL90017-25%2BANEXOS%2BETP%20%20%28REABERTURA%29.zip , https://www.trf2.jus.br/system/files/2025/06/ESCLAREC%201%20COMPRAS_0.pdf , https://www.trf2.jus.br/system/files/2025/06/ESCLARECIMENTO%20PE%2090017%201.pdf , https://www.trf2.jus.br/system/files/2025/06/IMPUGNA%C3%87%C3%83O%20PE%2090017.pdf , https://www.trf2.jus.br/system/files/2025/06/Publica%C3%A7%C3%A3o%20Suspens%C3%A3o%20Licita%C3%A7%C3%A3o%20-%20Pr.%2090017-25%20-%20DOU.pdf , https://www.trf2.jus.br/system/files/2025/07/Publica%C3%A7%C3%A3o%20Reabertura%20Licita%C3%A7%C3%A3o%20-%20Pr.%2090017-25%20-%20DJE.pdf , https://www.trf2.jus.br/system/files/2025/07/EDITAL90017-25%2BANEXOS%2BETP%20%28REABERTURA-2%29.pdf , https://www.trf2.jus.br/system/files/2025/07/Publica%C3%A7%C3%A3o%20Reabertura%20Licita%C3%A7%C3%A3o%20-%20Pr.%2090017-25%20-%20DOU%202.pdf , https://www.trf2.jus.br/system/files/2025/07/ESCLARECIMENTOS%2090017%203.1.pdf , https://www.trf2.jus.br/system/files/2025/07/ESCLARECIMENTOS%2090017.pdf , https://www.trf2.jus.br/system/files/2025/08/SEI_1160348_Despacho.pdf , https://www.trf2.jus.br/system/files/2025/10/ilovepdf_merged%20%281%29_0.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_0366698_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1002020_termo_de_referencia-ter.pdf</t>
   </si>
   <si>
     <t>90012/2025 (Pregão eletrônico) TRF2</t>
   </si>
@@ -1565,66 +1646,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J56"/>
+  <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J56"/>
+      <selection activeCell="A1" sqref="A1:J60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="695.973" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3563.844" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -1642,1781 +1723,1907 @@
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="I2" s="1"/>
+      <c r="J2" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="H4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="H5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="H6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="H7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="1" t="s">
+      <c r="F8" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="F8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="H8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="1" t="s">
+      <c r="G9" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="F9" s="1" t="s">
+      <c r="H9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="J9" s="1" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="H10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="H11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="G12" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="1" t="s">
+      <c r="H12" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="F12" s="1" t="s">
+      <c r="I12" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="G13" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="1" t="s">
+      <c r="H13" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="F13" s="1" t="s">
+      <c r="I13" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="J13" s="1" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="G14" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="1" t="s">
+      <c r="J14" s="1" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="H15" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="1" t="s">
+      <c r="I15" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="F15" s="1" t="s">
+      <c r="J15" s="1" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="H16" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="1" t="s">
+      <c r="I16" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="F16" s="1" t="s">
+      <c r="J16" s="1" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="G17" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="1" t="s">
+      <c r="H17" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="F17" s="1" t="s">
+      <c r="I17" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="J17" s="1" t="s">
         <v>130</v>
-      </c>
-[...5 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="F18" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="1" t="s">
+      <c r="G18" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I18" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="H18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="1" t="s">
+      <c r="J18" s="1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="1" t="s">
+      <c r="F19" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="F19" s="1" t="s">
+      <c r="G19" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="G19" s="1" t="s">
+      <c r="H19" s="1" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>144</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>148</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>150</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>151</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>155</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>156</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="H21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="1"/>
       <c r="I21" s="1" t="s">
         <v>158</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>162</v>
       </c>
       <c r="F22" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I22" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="H22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="1" t="s">
+      <c r="J22" s="1" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="1" t="s">
+      <c r="F23" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="F23" s="1" t="s">
+      <c r="G23" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I23" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="H23" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I23" s="1" t="s">
+      <c r="J23" s="1" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="C24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="1" t="s">
+      <c r="F24" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="F24" s="1" t="s">
+      <c r="G24" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I24" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="H24" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I24" s="1" t="s">
+      <c r="J24" s="1" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E25" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="1" t="s">
+      <c r="F25" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="F25" s="1" t="s">
+      <c r="G25" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="H25" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="H25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I25" s="1" t="s">
+      <c r="J25" s="1" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E26" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="1" t="s">
+      <c r="F26" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="F26" s="1" t="s">
+      <c r="G26" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I26" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="H26" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="1" t="s">
+      <c r="J26" s="1" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="C27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="1" t="s">
+      <c r="F27" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="F27" s="1" t="s">
+      <c r="G27" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="H27" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I27" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="H27" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I27" s="1" t="s">
+      <c r="J27" s="1" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="C28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="1" t="s">
+      <c r="F28" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="F28" s="1" t="s">
+      <c r="G28" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="G28" s="1" t="s">
+      <c r="H28" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="H28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I28" s="1" t="s">
+      <c r="J28" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="1" t="s">
+      <c r="F29" s="1" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>213</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>217</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>218</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>220</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>224</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>225</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>226</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>227</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
         <v>229</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="E32" s="1" t="s">
+      <c r="F32" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="F32" s="1" t="s">
+      <c r="G32" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="G32" s="1" t="s">
+      <c r="H32" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I32" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="H32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I32" s="1" t="s">
+      <c r="J32" s="1" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="1" t="s">
+      <c r="F33" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="F33" s="1" t="s">
+      <c r="H33" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I33" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="G33" s="1" t="s">
+      <c r="J33" s="1" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="F34" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="C34" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="1" t="s">
+      <c r="G34" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="F34" s="1" t="s">
+      <c r="H34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I34" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="J34" s="1" t="s">
         <v>248</v>
-      </c>
-[...7 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="F35" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="1" t="s">
+      <c r="G35" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="F35" s="1" t="s">
+      <c r="H35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I35" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="G35" s="1" t="s">
+      <c r="J35" s="1" t="s">
         <v>255</v>
-      </c>
-[...7 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="E36" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E36" s="1" t="s">
+      <c r="F36" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="F36" s="1" t="s">
+      <c r="G36" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="H36" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I36" s="1" t="s">
+      <c r="J36" s="1" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="C37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="1" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>267</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>234</v>
+        <v>268</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>38</v>
+        <v>258</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>291</v>
+        <v>259</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>301</v>
       </c>
       <c r="J42" s="1" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
         <v>303</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>305</v>
       </c>
       <c r="F43" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="G43" s="1" t="s">
+      <c r="H43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I43" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="H43" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I43" s="1" t="s">
+      <c r="J43" s="1" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="C44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="C44" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="1" t="s">
+      <c r="F44" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="F44" s="1" t="s">
+      <c r="G44" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="G44" s="1" t="s">
+      <c r="H44" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I44" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="H44" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I44" s="1" t="s">
+      <c r="J44" s="1" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="C45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="1" t="s">
+      <c r="F45" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="F45" s="1" t="s">
+      <c r="G45" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="G45" s="1" t="s">
+      <c r="H45" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I45" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="H45" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I45" s="1" t="s">
+      <c r="J45" s="1" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B46" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="B46" s="1" t="s">
+      <c r="C46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="1" t="s">
+      <c r="F46" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="F46" s="1" t="s">
+      <c r="G46" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="G46" s="1" t="s">
+      <c r="H46" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I46" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="H46" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I46" s="1" t="s">
+      <c r="J46" s="1" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="C47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="1" t="s">
+      <c r="F47" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="F47" s="1" t="s">
+      <c r="G47" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="G47" s="1" t="s">
+      <c r="H47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I47" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="H47" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I47" s="1" t="s">
+      <c r="J47" s="1" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B48" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="B48" s="1" t="s">
+      <c r="C48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="1" t="s">
+      <c r="F48" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="F48" s="1" t="s">
+      <c r="G48" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="G48" s="1" t="s">
+      <c r="H48" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I48" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="H48" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I48" s="1" t="s">
+      <c r="J48" s="1" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="C49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E49" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="1" t="s">
+      <c r="F49" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="F49" s="1" t="s">
+      <c r="G49" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="G49" s="1" t="s">
+      <c r="H49" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I49" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="H49" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I49" s="1" t="s">
+      <c r="J49" s="1" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B50" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="C50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="1" t="s">
+      <c r="F50" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="F50" s="1" t="s">
+      <c r="G50" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="G50" s="1" t="s">
+      <c r="H50" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I50" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="H50" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I50" s="1" t="s">
+      <c r="J50" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="C51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="1" t="s">
+      <c r="F51" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="F51" s="1" t="s">
+      <c r="G51" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="G51" s="1" t="s">
+      <c r="H51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I51" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="H51" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I51" s="1" t="s">
+      <c r="J51" s="1" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="1" t="s">
+      <c r="F52" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="F52" s="1" t="s">
+      <c r="G52" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="G52" s="1" t="s">
+      <c r="H52" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I52" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="H52" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I52" s="1" t="s">
+      <c r="J52" s="1" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="C53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="1" t="s">
+      <c r="F53" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="F53" s="1" t="s">
+      <c r="G53" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="G53" s="1" t="s">
+      <c r="H53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I53" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="H53" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I53" s="1" t="s">
+      <c r="J53" s="1" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="C54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E54" s="1" t="s">
+      <c r="F54" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="F54" s="1" t="s">
+      <c r="G54" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="G54" s="1" t="s">
+      <c r="H54" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I54" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="H54" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I54" s="1" t="s">
+      <c r="J54" s="1" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B55" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="C55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="1" t="s">
+      <c r="F55" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="F55" s="1" t="s">
+      <c r="G55" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="G55" s="1" t="s">
+      <c r="H55" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I55" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="H55" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I55" s="1" t="s">
+      <c r="J55" s="1" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B56" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="B56" s="1" t="s">
+      <c r="C56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="1" t="s">
+      <c r="F56" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="F56" s="1" t="s">
+      <c r="G56" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="G56" s="1" t="s">
+      <c r="H56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I56" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="H56" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I56" s="1" t="s">
+      <c r="J56" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="J56" s="1" t="s">
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="1" t="s">
         <v>400</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>427</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>