--- v1 (2026-07-09)
+++ v2 (2026-09-15)
@@ -12,130 +12,367 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Licitações - Pedido de esclare" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="505">
   <si>
     <t>title</t>
   </si>
   <si>
     <t>field_numero_da_licitacao</t>
   </si>
   <si>
     <t>field_tipo_de_licitacao</t>
   </si>
   <si>
     <t>field_er_situacao_licitacao</t>
   </si>
   <si>
     <t>field_processo</t>
   </si>
   <si>
     <t>field_abertura</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>field_codigo_no_comprasnet</t>
   </si>
   <si>
     <t>Retirada dos editais</t>
   </si>
   <si>
     <t>field_arquivo_privado</t>
   </si>
   <si>
+    <t>00084/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00084/2026</t>
+  </si>
+  <si>
+    <t>Tipo de licitação: Pregão eletrônico</t>
+  </si>
+  <si>
+    <t>Situação: Aguardando Abertura</t>
+  </si>
+  <si>
+    <t>Processo: 0015761-61.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 09/09/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços especializados de Tecnologia da Informação e Comunicação (TIC) de 3º nível, sem dedicação exclusiva de mão-de-obra, relacionados ao gerenciamento e à sustentação da infraestrutura de TIC do contratante, conforme especificações estabelecidas no Termo de Referência. </t>
+  </si>
+  <si>
+    <t>Código no Comprasnet: UASG 90028</t>
+  </si>
+  <si>
+    <t>https://cnetmobile.estaleiro.serpro.gov.br/comprasnet-web/public/compras/acompa…</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/08/sei_1168231_mcti-documento_de_oficializacao_de_demanda-dod.pdf , https://www.trf2.jus.br/system/files/2026/08/edital.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1847026_mcti-estudo_tecnico_preliminar-etp_.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1959706_mcti-termo_de_referencia.pdf , https://www.trf2.jus.br/system/files/2026/08/valor-estimado_0.pdf , https://www.trf2.jus.br/system/files/2026/09/sei_1985247_aviso_de_suspensao.pdf , https://www.trf2.jus.br/system/files/2026/09/comprovante-de-revogacao.pdf</t>
+  </si>
+  <si>
+    <t>00082/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00082/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0021860-47.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 02/09/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para fornecimento de 2 (duas) placas eletrônicas de comunicação do supervisório do Chiller, para o prédio do Tribunal Regional Federal da 2ª Região. </t>
+  </si>
+  <si>
+    <t>Código no Comprasnet: 90028</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/08/sei_0021860_47.2025.4.02.8000.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1937259_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1937365_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/08/planilha-placas_eletronicas_de_comunicacao_do_supervisorio_do_chiller-nova.pdf , https://www.trf2.jus.br/system/files/2026/08/esclarecimentos-1-compras.pdf</t>
+  </si>
+  <si>
+    <t>00078/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00078/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0011389-35.2026.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 21/08/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de material de consumo de uso geral, através do Sistema de Registro de Preços, conformeespecifi cações estipuladas no Termo de Referência.</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/08/edital-anexos_2.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1837792_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1920962_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/08/modelo_e_especificacao_da_etiqueta_patrimonial.pdf , https://www.trf2.jus.br/system/files/2026/08/compras.gov_.br_.pdf</t>
+  </si>
+  <si>
+    <t>00073/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00073/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0025547-32.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 13/08/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de insígnias de lapela (bottons), moedas comemorativas e estojos para acomodação das moedas, através do Sistema de Registro de Preços.</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/07/edital-anexos_10.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1418836_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1900785_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/07/mapa_estimativo_bottons.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1939363_aviso_de_suspensao.pdf</t>
+  </si>
+  <si>
+    <t>00064/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00064/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0011979-46.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 03/08/2026</t>
+  </si>
+  <si>
+    <t>Registro de preços para eventual aquisição de equipamentos de TI, para atualização da solução da rede cabeada, composta por Switch Concentrador (Spine), plataforma de gerência, acessórios dos switches, contemplando todas as licenças de uso, com instalação, capacitação técnica, orientação técnica e garantia técnica via suporte oficial do fabricante. </t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/07/edital_2.pdf , https://www.trf2.jus.br/system/files/2026/07/estudo_tecnico_preliminar-etp__0.pdf , https://www.trf2.jus.br/system/files/2026/07/termo_de_referencia_0.pdf , https://www.trf2.jus.br/system/files/2026/07/planilha_de_pesquisa_de_mercado_0.pdf , https://www.trf2.jus.br/system/files/2026/07/documento_de_oficializacao_de_demanda-dod_0.pdf , https://www.trf2.jus.br/system/files/2026/07/compras.gov_.br__3.pdf , https://www.trf2.jus.br/system/files/2026/07/pedido-de-esclarec-2-compras.pdf , https://www.trf2.jus.br/system/files/2026/07/compras-terceiro-esclarecimento.pdf</t>
+  </si>
+  <si>
+    <t>00066/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00066/2026</t>
+  </si>
+  <si>
+    <t>Situação: Concluída</t>
+  </si>
+  <si>
+    <t>Processo: 0007917-26.2026.4.02.8000</t>
+  </si>
+  <si>
+    <t>Contratação de empresa seguradora para cobertura de Seguro de Vida e Acidentes Pessoais para estagiários e residentes jurídicos, conforme especificações estipuladas no Termo de Referência.</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/07/edital_1.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1895296_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1895298_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/07/mapa_estimativo_0.pdf , https://www.trf2.jus.br/system/files/2026/07/pedido-de-esclarecimento-1-compras.pdf , https://www.trf2.jus.br/system/files/2026/07/compras.pdf , https://www.trf2.jus.br/system/files/2026/07/compras.gov_.br__1.pdf , https://www.trf2.jus.br/system/files/2026/07/compras.gov_.br-esclarecimento-4.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1929190_aviso_de_suspensao-pe-66.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1931779_aviso_de_licitacao.pdf , https://www.trf2.jus.br/system/files/2026/08/compras-66-2026.pdf , https://www.trf2.jus.br/system/files/2026/09/ilovepdf_merged.pdf</t>
+  </si>
+  <si>
+    <t>00047/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00047/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0000096-68.2026.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 29/07/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para prestação de serviços continuados com dedicação exclusiva de mão de obra, para a operação e manutenção das instalações de média e baixa tensão e do sistema de proteção contra descargas atmosféricas dos prédios ocupados pelo Tribunal Regional Federal da 2ª Região, compreendendo o fornecimento de todo o material de consumo e insumos necessários. </t>
+  </si>
+  <si>
+    <t>Código no Comprasnet: UASG 90028 (TRF2)</t>
+  </si>
+  <si>
+    <t>https://www.comprasnet.gov.br/acesso.asp?url=/edital-90028-5-47-2026</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/07/edital-anexos_2.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1494732_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1873884_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/07/valor-estimado.pdf , https://www.trf2.jus.br/system/files/2026/07/compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2026/07/compras.gov_.br__2.pdf , https://www.trf2.jus.br/system/files/2026/07/compras-primeiro-esclarecimento-47-26.pdf , https://www.trf2.jus.br/system/files/2026/07/compras.gov_.br__4.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1933450_parecer.pdf</t>
+  </si>
+  <si>
+    <t>00059/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00059/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0013319-25.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 28/07/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de Conversor de fibra óptica (transceiver), através do Sistema de Registro de Preços. </t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/07/edital-pe-59_2026.pdf , https://www.trf2.jus.br/system/files/2026/07/estudo_tecnico_preliminar-etp_.pdf , https://www.trf2.jus.br/system/files/2026/07/termo_de_referencia.pdf , https://www.trf2.jus.br/system/files/2026/07/planilha_de_pesquisa_de_mercado.pdf , https://www.trf2.jus.br/system/files/2026/07/documento_de_oficializacao_de_demanda-dod.pdf , https://www.trf2.jus.br/system/files/2026/07/e-mail-portal.pdf , https://www.trf2.jus.br/system/files/2026/08/sei_1941102_despacho.pdf , https://www.trf2.jus.br/system/files/2026/09/ilovepdf_merged-3.pdf</t>
+  </si>
+  <si>
+    <t>00051/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00051/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0011204-94.2026.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 23/07/2026</t>
+  </si>
+  <si>
+    <t>quisição de acessórios para sistema de canaletas Dutotec, necessários para manutenção dos sistemas de rede e telecomunicações do Tribunal Regeional Federal da 2ª Região.</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/compras/edital/90028-5-00051-2026</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/07/edital-anexos_0.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1887040_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1886979_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/07/mapa-acessorios_canaletas.pdf , https://www.trf2.jus.br/system/files/2026/07/esclarecimentos-1-compras.pdf , https://www.trf2.jus.br/system/files/2026/08/ilovepdf_merged_0.pdf</t>
+  </si>
+  <si>
+    <t>00045/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 00045/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0005661-13.2026.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 17/07/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de 20 (vinte) rádios comunicadores</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/compras/edital/90028-5-00045-2026</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/07/sei_1673960_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_1859353_termo_de_referencia-ter.pdf , https://www.trf2.jus.br/system/files/2026/07/mapa_estimativo-ajustado_.pdf , https://www.trf2.jus.br/system/files/2026/07/sei_0005661_13.2026.4.02.8000.pdf , https://www.trf2.jus.br/system/files/2026/07/compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/08/ilovepdf_merged-1.pdf</t>
+  </si>
+  <si>
     <t>90059/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90059/2026</t>
   </si>
   <si>
-    <t>Tipo de licitação: Pregão eletrônico</t>
-[...4 lines deleted...]
-  <si>
     <t>Processo: 0015470-61.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 03/07/2026</t>
   </si>
   <si>
     <t>Aquisição de Subscrição de Licenças de PHP Storm, através do Sistema de Registro de Preços. Total de itens: 1.</t>
   </si>
   <si>
     <t>Código no Comprasnet: https://www.gov.br/compras/edital/90028-5-90059-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/06/sei_0015470_61.2025.4.02.8000.pdf , https://www.trf2.jus.br/system/files/2026/06/sei_1562530_mcti-estudo_tecnico_preliminar-etp_.pdf , https://www.trf2.jus.br/system/files/2026/06/sei_1817916_mcti-termo_de_referencia.pdf , https://www.trf2.jus.br/system/files/2026/06/sei_1161173_mcti-documento_de_oficializacao_de_demanda-dod.pdf , https://www.trf2.jus.br/system/files/2026/06/sei_1677509_planilha_de_pesquisa_de_mercado.pdf , https://www.trf2.jus.br/system/files/2026/06/esclarecimentos-1.pdf</t>
   </si>
   <si>
+    <t>90046/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 90046/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0003422-36.2026.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 18/06/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para fornecimento e instalação de películas de segurança e proteção solar, por meio de REGISTRO DE PREÇOS, nos vidros da fachada do prédio sede do Tribunal Regional Federal da 2ª Região, situado à Rua Acre, nº 80.</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/compras/edital/90028-5-90046-2026</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/06/edital_anexos_1.pdf , https://www.trf2.jus.br/system/files/2026/06/etp_1.pdf , https://www.trf2.jus.br/system/files/2026/06/mapa-de-precos_2.pdf , https://www.trf2.jus.br/system/files/2026/06/termo-de-referencia_0.pdf , https://www.trf2.jus.br/system/files/2026/06/esclarecimentos-01-portal_0.pdf , https://www.trf2.jus.br/system/files/2026/06/despacho-desclassificacao.pdf , https://www.trf2.jus.br/system/files/2026/07/ilovepdf_merged-5.pdf</t>
+  </si>
+  <si>
+    <t>90036/2026 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 90036/2026</t>
+  </si>
+  <si>
+    <t>Processo: 0020353-51.2025.4.02.8000</t>
+  </si>
+  <si>
+    <t>Abertura: 08/06/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para o fornecimento e instalação de sistemas de UPS (Uninterruptible Power Supply)/nobreaks, destinados ao fornecimento de energia elétrica estabilizada e ininterrupta às cargas críticas da sala-cofre do Tribunal Regional Federal da 2ª Região (TRF2) e às cargas críticas administrativas do edifício localizado à Rua Visconde de Inhaúma.</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/compras/edital/90028-5-90036-2026</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2026/05/edital-anexos-etp_7.pdf , https://www.trf2.jus.br/system/files/2026/05/etp_13.pdf , https://www.trf2.jus.br/system/files/2026/05/termo-de-referencia_10.pdf , https://www.trf2.jus.br/system/files/2026/05/valor-estimado_7.pdf , https://www.trf2.jus.br/system/files/2026/05/esclarecimento-1-compras.gov_.br__1.pdf , https://www.trf2.jus.br/system/files/2026/05/esclarecimento-2-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/05/impugnacao-1-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/05/eclarecimento-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/06/esclarecimento-4-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/06/sei_1844051_parecer.pdf , https://www.trf2.jus.br/system/files/2026/07/ilovepdf_merged-5_0.pdf</t>
+  </si>
+  <si>
     <t>90024/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90024/2026</t>
   </si>
   <si>
-    <t>Situação: Concluída</t>
-[...1 lines deleted...]
-  <si>
     <t>Processo: 0003146-05.2026.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 19/05/2026</t>
   </si>
   <si>
     <t>Aquisição de adoçante e café para o TRF da 2ª Região, através do Sistema de Registro de Preços.</t>
   </si>
   <si>
-    <t>Código no Comprasnet: UASG 90028</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.gov.br/compras/edital/90028-5-90024-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos-etp_2.pdf , https://www.trf2.jus.br/system/files/2026/04/etp_5.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia_4.pdf , https://www.trf2.jus.br/system/files/2026/04/valor-estimado_3.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-1-compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-2-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/04/publicacao-aviso-suspensao-dou.pdf , https://www.trf2.jus.br/system/files/2026/05/publicacao-reabertura-de-prazo-dou.pdf , https://www.trf2.jus.br/system/files/2026/05/edital-anexos-reabertura.pdf , https://www.trf2.jus.br/system/files/2026/06/ilovepdf_merged_2.pdf</t>
   </si>
   <si>
     <t>90026/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90026/2026</t>
   </si>
   <si>
     <t>Processo: 0000251-42.2024.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 14/05/2026</t>
   </si>
   <si>
     <t>Concessão de uso de área correspondente a 58,40 m2, sendo 43,50 m2 lineares, no pavimento térreo e 14,90 m2 de mezanino, com monta-carga, com capacidade para suportar até 80 Kg, localizada no Centro Cultural Justiça Federal, situado na Avenida Rio Branco, 241 Centro - Rio de Janeiro, para a instalação e exploração de um Coffee Shop (cafeteria).</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90026-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos-etp_4.pdf , https://www.trf2.jus.br/system/files/2026/04/etp_7.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia_6.pdf , https://www.trf2.jus.br/system/files/2026/04/valor-estimado_5.pdf , https://www.trf2.jus.br/system/files/2026/05/esclarecimento-1-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/06/ilovepdf_merged_3.pdf</t>
@@ -155,53 +392,50 @@
   <si>
     <t>Contratação de empresa especializada para execução de serviços de manutenção preventiva, preditiva e corretiva em nobreaks do Tribunal Regional Federal da 2ª Região (TRF2) e do Centro Cultural Justiça Federal (CCJF).</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90023-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos-etp_1.pdf , https://www.trf2.jus.br/system/files/2026/04/etp_4.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia_3.pdf , https://www.trf2.jus.br/system/files/2026/04/valor-estimado_2.pdf , https://www.trf2.jus.br/system/files/2026/05/esclarecimentos-compras-portal_0.pdf , https://www.trf2.jus.br/system/files/2026/05/crea-ok.pdf , https://www.trf2.jus.br/system/files/2026/06/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>90019/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90019/2026</t>
   </si>
   <si>
     <t>Processo: 0013789-56.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 29/04/2026</t>
   </si>
   <si>
     <t>Fornecimento e instalação de condicionadores de ar do tipo Self Contained, através do Sistema de Registro de Preços.</t>
   </si>
   <si>
-    <t>Código no Comprasnet: 90028</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.gov.br/compras/edital/90028-5-90019-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos-etp.zip , https://www.trf2.jus.br/system/files/2026/04/mapa_de_precos-condicionador_de_ar_self_contained.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia.pdf , https://www.trf2.jus.br/system/files/2026/04/sei_1115566_estudos_tecnicos_preliminares-etp_.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-1-compras.gov_.br__1.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-2-compras.gov_.br__0.pdf , https://www.trf2.jus.br/system/files/2026/05/parecer-desclassificacao-1746056.pdf , https://www.trf2.jus.br/system/files/2026/07/ilovepdf_merged-2.pdf</t>
   </si>
   <si>
     <t>90020/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90020/2026</t>
   </si>
   <si>
     <t>Processo: 0000985-22.2026.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 28/04/2026</t>
   </si>
   <si>
     <t>Aquisição de condicionadores de ar FanCoil tipo Fancolete e Split para o prédio do TRF2, através do Sistema de Registro de Preços.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90020-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/04/edital-anexos.pdf , https://www.trf2.jus.br/system/files/2026/04/termo-de-referencia_0.pdf , https://www.trf2.jus.br/system/files/2026/04/etp_1.pdf , https://www.trf2.jus.br/system/files/2026/04/valor-estimado.pdf , https://www.trf2.jus.br/system/files/2026/04/esclarecimento-1-pe90020.pdf , https://www.trf2.jus.br/system/files/2026/04/esclarecimento-pe90020.pdf , https://www.trf2.jus.br/system/files/2026/05/90020-desclassificar.pdf , https://www.trf2.jus.br/system/files/2026/05/tribunal-regional-federal-da-2a-regiao.docx , https://www.trf2.jus.br/system/files/2026/05/90020-desclassificacao.pdf , https://www.trf2.jus.br/system/files/2026/06/ilovepdf_merged_1.pdf</t>
@@ -212,53 +446,50 @@
   <si>
     <t>Nº da licitação: 90016/2026</t>
   </si>
   <si>
     <t>Processo: 0020931-14.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 13/04/2026</t>
   </si>
   <si>
     <t>Contratação de empresa para a prestação de serviços de montagem e remanejamento de mobiliário em exposições e/ou eventos nas dependências do Centro Cultural Justiça Federal, localizado na Avenida Rio Branco, 241, Centro, Rio de Janeiro, com locação de mão de obra</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90016-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/03/edital-anexos-etp_2.zip , https://www.trf2.jus.br/system/files/2026/03/valor-estimado.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90016.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90016_0.pdf , https://www.trf2.jus.br/system/files/2026/04/pedido-de-esclarecimento-1-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/05/relatorios-diligencia-09002805900162026-item-1.pdf , https://www.trf2.jus.br/system/files/2026/05/julgamento-e-homologacao_4.pdf</t>
   </si>
   <si>
     <t>90013/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90013/2026</t>
   </si>
   <si>
-    <t>Processo: 0013319-25.2025.4.02.8000</t>
-[...1 lines deleted...]
-  <si>
     <t>Abertura: 07/04/2026</t>
   </si>
   <si>
     <t>Aquisição de acessórios para equipamentos ativos de rede com natureza de material de consumo e destinados à manutenção da infraestrutura de rede de dados, para uso no TRF 2ª Região, do tipo conversor de fibra óptica (transceiver), através do Sistema de Registro de Preços. </t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90013-2026</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2026/03/edital-anexos-etp.zip , https://www.trf2.jus.br/system/files/2026/03/sei_1115794_mcti-documento_de_oficializacao_de_demanda-dod.pdf , https://www.trf2.jus.br/system/files/2026/03/sei_1320897_planilha_de_pesquisa_de_mercado.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90013.pdf , https://www.trf2.jus.br/system/files/2026/03/pregao-90013_0.pdf , https://www.trf2.jus.br/system/files/2026/04/esclarecimento-1-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/04/esclarecimento-2-compras.gov_.br_.pdf , https://www.trf2.jus.br/system/files/2026/04/sei_1697071_despacho.pdf , https://www.trf2.jus.br/system/files/2026/04/sei_1711390_despacho-parecer-negativo.pdf , https://www.trf2.jus.br/system/files/2026/04/sei_1731124_despacho-parecer-negativo.pdf , https://www.trf2.jus.br/system/files/2026/05/sei_1741031_despacho-parecer-negativo.pdf , https://www.trf2.jus.br/system/files/2026/05/relatorios-diligencia-09002805900132026-item-1.pdf , https://www.trf2.jus.br/system/files/2026/05/julgamento-homologacao_0.pdf</t>
   </si>
   <si>
     <t>90004/2026 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90004/2026</t>
   </si>
   <si>
     <t>Processo: 0008307-30.2025.4.02.8000</t>
   </si>
   <si>
     <t>Abertura: 20/02/2026</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos especializados na área de tecnologia da informação, visando a prestação de suporte técnico aos usuários de soluções de Tecnologia da Informação da Justiça Federal da 2ª Região, por meio de Central de Serviços.</t>
@@ -890,99 +1121,99 @@
   <si>
     <t>https://www.trf2.jus.br/system/files/2024/12/EDITAL%20e%20ETP%20-%20PE%2090108%20%20%282024-156%29.zip , https://www.trf2.jus.br/system/files/2025/02/VE_5.pdf , https://www.trf2.jus.br/system/files/2024/12/AVISO%201%20PE%2090108.pdf , https://www.trf2.jus.br/system/files/2024/12/Or%C3%A7amento_TCU%20Fator%20k_R01.xlsx , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTO-1_0.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTO-2%20PORTAL.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTO-3%20PORTAL.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTOS%204%20PORTAL.pdf , https://www.trf2.jus.br/system/files/2025/01/TERMOS%20DE%20JULGAMENTO%20E%20HOMOLOGA%C3%87%C3%83O_3.pdf , https://www.trf2.jus.br/system/files/2026/03/etp_26.pdf , https://www.trf2.jus.br/system/files/2026/03/ter_2.pdf</t>
   </si>
   <si>
     <t>90090/2024 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90090/2024</t>
   </si>
   <si>
     <t>Processo: 0004043-04.2024.4.02.8000 EOF-2024/280</t>
   </si>
   <si>
     <t>Abertura: 20/12/2024</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de Locação, Manutenção e Assistência Técnica de 15 (quinze) Máquinas Copiadoras Digitais, de primeira locação, com franquia anual de 270.000 (duzentas e setenta mil) cópias/impressão e com fornecimento de suprimentos (exceto papel), para o Tribunal Regional Federal da 2ª Região.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90090-2024</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2024/12/EDITAL%20e%20ETP%20-%20PE%2090090%20%20%28280%29.zip , https://www.trf2.jus.br/system/files/2025/02/VE_6.pdf , https://www.trf2.jus.br/system/files/2024/10/impugnacao-1_0.pdf , https://www.trf2.jus.br/system/files/2024/10/impugnacao-2.pdf , https://www.trf2.jus.br/system/files/2024/12/IMPUGNA%C3%87%C3%83O%203.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTOS%201%20PORTAL.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTOS%202%20PORTAL.pdf , https://www.trf2.jus.br/system/files/2025/01/TERMOS%20DE%20JULGAMENTO%20E%20HOMOLOGA%C3%87%C3%83O.pdf , https://www.trf2.jus.br/system/files/2026/04/anexo_i_ter_90090.pdf , https://www.trf2.jus.br/system/files/2026/04/trf2etp202400172a.pdf</t>
   </si>
   <si>
+    <t>90102/2024 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 90102/2024</t>
+  </si>
+  <si>
+    <t>Processo: 0001426-71.2024.4.02.8000 (EOF-2023/185) - SRP</t>
+  </si>
+  <si>
+    <t>Abertura: 18/12/2024</t>
+  </si>
+  <si>
+    <t>Aquisição de licença de Software Gerenciador de Banco de Dados Microsoft SQL Server Enterprise - licenciamento perpétuo com Suporte e atualização de 36 meses sem software Assurance – pack de 2 cores - na versão mais atual, através do Sistema de Registro de Preços.</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/compras/edital/90028-5-90102-2024</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2024/12/EDITAL%20e%20ETP%20-%20PE%2090102%20%20%282023-185%29%20-%20REABERTURA.zip , https://www.trf2.jus.br/system/files/2025/02/VE_10.pdf , https://www.trf2.jus.br/system/files/2024/10/QUESTIONAMENTO%20e%20ESCLARECIMENTO%20%281%29.pdf , https://www.trf2.jus.br/system/files/2024/12/QUESTIONAMENTO%20e%20ESCLARECIMENTO%20%282%29.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTOS%203%20PORTALI%2090102.pdf , https://www.trf2.jus.br/system/files/2025/03/REL%2BHOMOL_3.pdf , https://www.trf2.jus.br/system/files/2026/03/termo_de_referencia-1.pdf , https://www.trf2.jus.br/system/files/2026/03/estudo_tecnico_preliminar.pdf , https://www.trf2.jus.br/system/files/2026/05/documento-de-oficializacao-de-demanda_12.pdf</t>
+  </si>
+  <si>
+    <t>90106/2024 (Pregão eletrônico) TRF2</t>
+  </si>
+  <si>
+    <t>Nº da licitação: 90106/2024</t>
+  </si>
+  <si>
+    <t>Processo: 0003511-30.2024.4.02.8000</t>
+  </si>
+  <si>
+    <t>Contratação de companhia seguradora para cobertura dos bens imóveis, pertencente à União, utilizados pelo Tribunal Regional Federal da 2ª Região, situados à Rua Acre nº 80 (Prédio Sede e Anexos) e à Rua Visconde de Inhaúma nº 68, todos na cidade do Rio de Janeiro, bem como para os bens móveis, integrantes de seu patrimônio, alocados nos referidos imóveis.</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/compras/edital/90028-5-90106-2024</t>
+  </si>
+  <si>
+    <t>https://www.trf2.jus.br/system/files/2024/12/EDT%2090106%2018-12-24.pdf , https://www.trf2.jus.br/system/files/2025/02/VE_9.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTO-1.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTO-2%20%282%29.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTO-3.pdf , https://www.trf2.jus.br/system/files/2024/12/esclarec%204%20portal.pdf , https://www.trf2.jus.br/system/files/2025/01/TERMOS%20DE%20JULGAMENTO%20E%20HOMOLOGA%C3%87%C3%83O_9.pdf , https://www.trf2.jus.br/system/files/2026/03/ter_4.pdf , https://www.trf2.jus.br/system/files/2026/03/trf2etp202400162a.pdf</t>
+  </si>
+  <si>
     <t>90098/2024 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90098/2024</t>
   </si>
   <si>
-    <t>Abertura: 18/12/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.gov.br/compras/edital/90028-5-90098-2024</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2024/12/EDITAL%20e%20ETP%20-%20PE%2090098%20%20%28013%29.zip , https://www.trf2.jus.br/system/files/2025/02/VE_8.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLAREC%201%20PORTAL.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTOS%202.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTOS%203%20PORTAL.pdf , https://www.trf2.jus.br/system/files/2025/01/Dilig%C3%AAncia.pdf , https://www.trf2.jus.br/system/files/2025/02/REL%2BHOMOL_18.pdf , https://www.trf2.jus.br/system/files/2026/03/trf2edt202400186a_37291544_0.pdf , https://www.trf2.jus.br/system/files/2026/03/etp_28.pdf</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://www.trf2.jus.br/system/files/2024/12/EDITAL%20e%20ETP%20-%20PE%2090102%20%20%282023-185%29%20-%20REABERTURA.zip , https://www.trf2.jus.br/system/files/2025/02/VE_10.pdf , https://www.trf2.jus.br/system/files/2024/10/QUESTIONAMENTO%20e%20ESCLARECIMENTO%20%281%29.pdf , https://www.trf2.jus.br/system/files/2024/12/QUESTIONAMENTO%20e%20ESCLARECIMENTO%20%282%29.pdf , https://www.trf2.jus.br/system/files/2024/12/ESCLARECIMENTOS%203%20PORTALI%2090102.pdf , https://www.trf2.jus.br/system/files/2025/03/REL%2BHOMOL_3.pdf , https://www.trf2.jus.br/system/files/2026/03/termo_de_referencia-1.pdf , https://www.trf2.jus.br/system/files/2026/03/estudo_tecnico_preliminar.pdf , https://www.trf2.jus.br/system/files/2026/05/documento-de-oficializacao-de-demanda_12.pdf</t>
   </si>
   <si>
     <t>90073/2024 (Pregão eletrônico) TRF2</t>
   </si>
   <si>
     <t>Nº da licitação: 90073/2024</t>
   </si>
   <si>
     <t>Processo: EOF-2024/015</t>
   </si>
   <si>
     <t>Abertura: 13/12/2024</t>
   </si>
   <si>
     <t>Contratação de serviço de comunicação de dados para acesso permanente, dedicado, exclusivo e por meio do protocolo IP à rede mundial de computadores Internet, incluindo a instalação e sustentação dos recursos necessários para garantir a disponibilidade do serviço, bem como a prestação do serviço de segurança para proteção do acesso à Internet.</t>
   </si>
   <si>
     <t>https://www.gov.br/compras/edital/90028-5-90073-2024</t>
   </si>
   <si>
     <t>https://www.trf2.jus.br/system/files/2024/11/EDITAL%2BANEXOS%2BETP.pdf , https://www.trf2.jus.br/system/files/2025/02/VE_13.pdf , https://www.trf2.jus.br/system/files/2024/10/esclarecimento-1.pdf , https://www.trf2.jus.br/system/files/2024/10/esclarecimento-2.pdf , https://www.trf2.jus.br/system/files/2024/10/esclarecimento-3.pdf , https://www.trf2.jus.br/system/files/2024/10/esclarecimento-4.pdf , https://www.trf2.jus.br/system/files/2024/10/esclarecimento-5.pdf , https://www.trf2.jus.br/system/files/2024/12/Esclarecimento-6.pdf , https://www.trf2.jus.br/system/files/2025/03/REL%2BHOMOL_0.pdf , https://www.trf2.jus.br/system/files/2026/03/edital-anexos-etp-30-57.pdf , https://www.trf2.jus.br/system/files/2026/03/edital-anexos-etp-67-69.pdf , https://www.trf2.jus.br/system/files/2026/05/documento-de-oficializacao-de-demanda_5.pdf</t>
   </si>
   <si>
     <t>90085/2024 (Pregão eletrônico) TRF2</t>
   </si>
@@ -1646,67 +1877,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J60"/>
+  <dimension ref="A1:J72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J60"/>
+      <selection activeCell="A1" sqref="A1:J72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="695.973" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="88.407" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3563.844" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -1723,1907 +1954,2291 @@
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="1"/>
+      <c r="I2" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="J2" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="H5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="1" t="s">
+      <c r="H6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="J6" s="1" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" s="1" t="s">
         <v>50</v>
-      </c>
-[...25 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>58</v>
-      </c>
-[...22 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="1" t="s">
         <v>64</v>
-      </c>
-[...25 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" s="1" t="s">
         <v>71</v>
-      </c>
-[...25 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J11" s="1" t="s">
         <v>78</v>
-      </c>
-[...25 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1" t="s">
         <v>85</v>
-      </c>
-[...25 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>98</v>
+        <v>25</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>103</v>
+        <v>47</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>112</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>128</v>
+        <v>17</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="J18" s="1" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>143</v>
+        <v>17</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>155</v>
+        <v>61</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="H21" s="1"/>
+        <v>145</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="I21" s="1" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>47</v>
+        <v>167</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>103</v>
+        <v>47</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>47</v>
+        <v>175</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>103</v>
+        <v>180</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>189</v>
+        <v>164</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>191</v>
+        <v>166</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>47</v>
+        <v>189</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>25</v>
+        <v>197</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>25</v>
+        <v>205</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="J31" s="1" t="s">
         <v>222</v>
-      </c>
-[...25 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="J32" s="1" t="s">
         <v>229</v>
-      </c>
-[...25 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="J33" s="1" t="s">
         <v>236</v>
-      </c>
-[...25 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>258</v>
+        <v>47</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>21</v>
+        <v>180</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>103</v>
+        <v>180</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>258</v>
+        <v>47</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>259</v>
+        <v>287</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>261</v>
+        <v>289</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="J42" s="1" t="s">
         <v>298</v>
-      </c>
-[...22 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>303</v>
-      </c>
-[...16 lines deleted...]
-        <v>306</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="G44" s="1" t="s">
         <v>310</v>
-      </c>
-[...13 lines deleted...]
-        <v>313</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>316</v>
-      </c>
-[...16 lines deleted...]
-        <v>320</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="B46" s="1" t="s">
+      <c r="H46" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="1" t="s">
+      <c r="J46" s="1" t="s">
         <v>325</v>
-      </c>
-[...13 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="H47" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="1" t="s">
+      <c r="J47" s="1" t="s">
         <v>332</v>
-      </c>
-[...13 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B48" s="1" t="s">
+      <c r="G48" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="1" t="s">
+      <c r="H48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="F48" s="1" t="s">
+      <c r="J48" s="1" t="s">
         <v>340</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="F49" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="G49" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="1" t="s">
+      <c r="H49" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="F49" s="1" t="s">
+      <c r="J49" s="1" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="F50" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="G50" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="1" t="s">
+      <c r="H50" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="F50" s="1" t="s">
+      <c r="J50" s="1" t="s">
         <v>354</v>
-      </c>
-[...10 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="F51" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="G51" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="1" t="s">
+      <c r="H51" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="F51" s="1" t="s">
+      <c r="J51" s="1" t="s">
         <v>361</v>
-      </c>
-[...10 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="F52" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="G52" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="1" t="s">
+      <c r="H52" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I52" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="F52" s="1" t="s">
+      <c r="J52" s="1" t="s">
         <v>368</v>
-      </c>
-[...10 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F53" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="G53" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="1" t="s">
+      <c r="H53" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="F53" s="1" t="s">
+      <c r="J53" s="1" t="s">
         <v>375</v>
-      </c>
-[...10 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="H54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I54" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E54" s="1" t="s">
+      <c r="J54" s="1" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>21</v>
+        <v>335</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>388</v>
+        <v>336</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>390</v>
+        <v>338</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="B61" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E60" s="1" t="s">
+      <c r="C61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E61" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="F60" s="1" t="s">
+      <c r="F61" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="G60" s="1" t="s">
+      <c r="G61" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="H60" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I60" s="1" t="s">
+      <c r="H61" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="J60" s="1" t="s">
+      <c r="J61" s="1" t="s">
         <v>427</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>504</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>